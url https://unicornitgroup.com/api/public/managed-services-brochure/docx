--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -132,127 +132,96 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">One provider, one invoice, no surprises</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Call </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo-moczlxpb35jxyjpmmdk">
+      <w:hyperlink w:history="1" r:id="rIdmceilkxnpbfoovqpc8icp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">1300 904 635</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdakzgtatfwyz8doicnocgl">
+      <w:hyperlink w:history="1" r:id="rIdsylliyumlfzij6xyqcofi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">hello@uitg.com.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="6B5B7D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">unicornitgroup.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="300"/>
-[...29 lines deleted...]
-      <w:pPr>
         <w:pageBreakBefore/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="1"/>
           <w:szCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B2E91"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">What you get</w:t>
@@ -412,116 +381,116 @@
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proactive Monitoring &amp; Patching — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24/7 monitoring, patch management and health checks so issues are caught before your team notices them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Server &amp; Infrastructure Management — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managed physical, virtual and cloud servers: 24/7 monitoring, weekend patching, backup verification, capacity and performance reporting, SentinelOne endpoint security on every server, with 24/7/365 Security Operations Center coverage on eligible plans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pageBreakBefore/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="1"/>
           <w:szCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B2E91"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Included with every plan</w:t>
+        <w:t xml:space="preserve">Core managed services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">These services are built into every Managed Services engagement — so your business is protected from day one.</w:t>
-      </w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Centrally managed, branded Microsoft 365 email signatures and disclaimers applied consistently to every message, including email sent from phones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian-based support — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Local engineers who understand your business, available during Australian business hours.</w:t>
@@ -619,105 +588,105 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A practical plan that aligns your IT spending with your business goals over the next 12–24 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Huntress MDR is standard</w:t>
+        <w:t xml:space="preserve">Guardz 24/7/365 MDR for Silver and Gold</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Every Managed Services engagement includes Huntress Managed Detection and Response. That means 24/7/365 SOC monitoring of your servers, workstations and Microsoft 365 environment.</w:t>
+        <w:t xml:space="preserve">Silver and Gold plans include Guardz 24/7/365 MDR - protection across servers, workstations and Microsoft 365 - with a 24/7/365 Security Operations Center behind it. Basic uses SentinelOne Control without Guardz MDR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Endpoint and server MDR</w:t>
+        <w:t xml:space="preserve">Servers, workstations and Microsoft 365 under one contract</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Office 365 identity and mailbox monitoring</w:t>
+        <w:t xml:space="preserve">24/7/365 Security Operations Center</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ransomware and human-led threat hunting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -756,2328 +725,4423 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B2E91"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Choose the right tier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Three predictable tiers designed for different business sizes and risk profiles. All plans include Australian-based support and our core security foundation.</w:t>
+        <w:t xml:space="preserve">Three predictable tiers designed for different business sizes and risk profiles. All plans include Australian-based support and SentinelOne endpoint security.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9800"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4400"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="3800"/>
+        <w:gridCol w:w="1500"/>
+        <w:gridCol w:w="1500"/>
+        <w:gridCol w:w="1500"/>
+        <w:gridCol w:w="1500"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4400"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="EDE6F5" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="100"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2D1B4E"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">What is included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="EDE6F5" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="100"/>
-              <w:left w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="100"/>
-              <w:right w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
-                <w:color w:val="6B5B7D"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essential cover</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">$119 /user/mo ex GST</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:color w:val="6B5B7D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essential cover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="EDE6F5" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Silver</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
-                <w:color w:val="6B5B7D"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Most popular</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">$139 /user/mo ex GST</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:color w:val="6B5B7D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Most popular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="EDE6F5" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
-                <w:color w:val="6B5B7D"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complete protection</w:t>
-[...54 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">$229 /user/mo ex GST</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
-                <w:b/>
-[...11 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+                <w:color w:val="6B5B7D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete protection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unlimited Remote Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...35 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microsoft 365 Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...35 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microsoft 365 Business Premium Licence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...35 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proactive Monitoring &amp; Patching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...35 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5B2E91"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Included</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Office 365 Backup &amp; Recovery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5B2E91"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Included</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5B2E91"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Included</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5B2E91"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Included</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MFA &amp; Identity Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5B2E91"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Included</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5B2E91"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Included</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="5B2E91"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Included</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SentinelOne Endpoint Security</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete EDR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete EDR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guardz 24/7/365 MDR — Protection across servers, workstations and Microsoft 365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="6B5B7D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4400"/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endpoint Configuration Management (Intune)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="6B5B7D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4400"/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Server Management Plan (per server, from $250/mo)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
-                <w:b/>
-[...11 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Add-on</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
-                <w:b/>
-[...11 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Add-on</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
-                <w:b/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Included</w:t>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Add-on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4400"/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web Hosting (10GB) &amp; DNS Hosting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="6B5B7D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
-                <w:b/>
-[...11 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="6B5B7D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4400"/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email Signature Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
-                <w:b/>
-[...11 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="6B5B7D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4400"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2D1B4E"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IT Governance &amp; Roadmap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="6B5B7D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
-                <w:b/>
-[...11 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="6B5B7D"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4400"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2D1B4E"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategic Quarterly Reviews</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="6B5B7D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="6B5B7D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5B2E91"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Included</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4400"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2D1B4E"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">On-site Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="2D1B4E"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">As needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="2D1B4E"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">As needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:color w:val="2D1B4E"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">As needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4400"/>
-[...31 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essential Eight Uplift (ML1-ML3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
-                <w:color w:val="6B5B7D"/>
-[...9 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Add-on</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
-                <w:color w:val="6B5B7D"/>
-[...9 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1800"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Add-on</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
               <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
-                <w:b/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Included</w:t>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Add-on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5B7D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Need something tailored? Every plan can be customised to match your environment, compliance requirements and budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="1"/>
           <w:szCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B2E91"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Industry specialties</w:t>
+        <w:t xml:space="preserve">Why Managed Services beats paying $165 per hour ex GST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">We support businesses in every sector, with dedicated practices for two where generic IT does not cut it.</w:t>
+        <w:t xml:space="preserve">Break/fix support looks cheaper until something breaks. At $165 per hour you only pay when you already have a problem — which means nobody is paid to stop the problem happening, and every hour of downtime is billable. Managed Services flips that: a fixed monthly fee where prevention, security tooling and licensing are already included, and our incentive is for nothing to go wrong.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mining &amp; Resources — Uptime is production</w:t>
+        <w:t xml:space="preserve">Think of it as insurance for your IT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Site-to-shore connectivity, OT/SCADA segregation, ruggedised site networks, ROC support, FIFO onboarding and 24/7 monitoring for operations where downtime is measured in tonnes.</w:t>
+        <w:t xml:space="preserve">Nobody questions insuring their building, their vehicles or their public liability — yet many businesses run uninsured IT, hoping nothing goes wrong and paying by the hour when it does. Managed Services is the insurance policy for your technology: a fixed, predictable premium that pays for prevention every single day, and for a full response team the moment something does go wrong.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The difference is that IT insurance done properly actually reduces the odds of a claim. Monitoring, patching, endpoint security, tested backups and governance all work continuously in the background so the disaster you are insured against is far less likely to happen in the first place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Local Government &amp; Councils — Governance first</w:t>
+        <w:t xml:space="preserve">The security and governance dividend</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security that is always on</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ICT governance frameworks, risk registers, security audits and Essential Eight uplift, records compliance, business continuity and free public Wi-Fi across libraries and community facilities.</w:t>
+        <w:t xml:space="preserve">SentinelOne endpoint detection, Guardz 24/7 SOC monitoring, email filtering and multi-factor authentication run every day — not installed after the breach, but preventing it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Essential Eight alignment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hardening aligned to the ACSC Essential Eight is built into the service, lifting your security maturity and helping satisfy cyber insurance questionnaires and client audits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tested, monitored backups</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft 365 and server backups are monitored daily and restore-tested, so recovery is a plan you have already rehearsed — not a hope you discover is broken mid-incident.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Governance &amp; documentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asset registers, licence registers, documented configurations and clear ownership. Your environment stops living in one person's head and starts surviving audits, handovers and growth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compliance readiness</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whether it is cyber insurance, ISO 27001, SMB 1001 or a client's security questionnaire, a managed environment produces the evidence — policies, logs and reports — as a by-product.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategy, not just repairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IT governance, lifecycle budgeting and quarterly reviews mean hardware is replaced before it fails and spending follows a roadmap — not the next emergency.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9800"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="3900"/>
+        <w:gridCol w:w="3900"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="EDE6F5" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="EDE6F5" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Break/fix at $165 per hour ex GST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="EDE6F5" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="100"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="100"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unicorn IT Managed Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cost model</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$165 per hour, every hour. Bad months cost the most, exactly when you can least afford it.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One fixed monthly fee per user. Budget once, no invoice surprises.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incentive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The provider earns more when your IT fails.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We earn the same whether you call or not, so we engineer out the faults.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monitoring &amp; patching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">None. Issues are found by staff, usually mid-deadline.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24/7 monitoring, automated patching and alerting included.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Billed as a project, so it gets deferred.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SentinelOne EDR on every plan, Guardz 24/7/365 MDR on Silver and Gold, and Microsoft 365 hardening included from day one.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Backups</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Often unmonitored, with restores discovered to be broken during an incident.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microsoft 365 backup included, monitored daily and restore-tested.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Response</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queued behind whoever raised a purchase order first.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contracted SLA: 15-minute response on critical incidents.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Priority</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strictly best effort — worked around managed clients' tickets, even in an emergency.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guaranteed response windows in the agreement; after-hours critical support available from $295 per hour.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyber insurance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questionnaires are hard to answer honestly; claims can be declined for poor hygiene.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MFA, EDR, tested backups and Essential Eight alignment are already in place and evidenced.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lives in the head of whichever technician attended.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fully documented environment, asset register and licence register.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strategy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No roadmap. Hardware fails, then you find the budget.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IT governance, lifecycle budget and quarterly reviews on Gold.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Downtime</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You wear the lost productivity and pay for the repair.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:left w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:bottom w:val="single" w:color="D4CCE0" w:sz="1"/>
+              <w:right w:val="single" w:color="D4CCE0" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:color w:val="2D1B4E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prevention is our cost, not yours.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Break/fix is always best effort — even in an emergency</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Here is the part most providers don't say out loud: break/fix tickets are always worked on a best-effort basis. Contracted managed services clients hold guaranteed service levels, so their tickets are responded to first — break/fix work is fitted in around them, and in busy periods that can mean waiting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">That applies even in emergency situations. If your server dies at 9am on a Tuesday, a break/fix request joins the queue behind every managed client's incident, with no contracted response time, no guaranteed engineer and no after-hours cover unless it is quoted and accepted at emergency rates. Managed Services clients never have that conversation — their response time is written into the agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What it looks like for a 25-person business</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Break/fix at $165 per hour: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B2E91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$6,000+ per month</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A typical 25-user site generates around 35–40 support hours a month once you include outages, onboarding, patching, Microsoft 365 changes and printer or network faults. That is $5,775–$6,600 in labour alone, before licences, antivirus, backup or after-hours loadings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:before="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managed Services (Silver, 25 users): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B2E91"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$3,475 per month</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unlimited remote support, Microsoft 365 Business Premium licensing, SentinelOne, Guardz 24/7/365 MDR across servers, workstations and Microsoft 365, monitoring, patching, Microsoft 365 backup and reporting — all included, all fixed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6B5B7D"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Two after-hours incidents or one ransomware clean-up on break/fix will typically cost more than a full year of the difference. Hourly work is still available for one-off projects and non-managed sites at our published rate of $165 per hour ex GST.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pageBreakBefore/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5B2E91"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">How to get support</w:t>
+        <w:t xml:space="preserve">Industry specialties</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">We keep support simple. Choose the channel that suits your issue and our team will triage it during business hours.</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+        <w:t xml:space="preserve">We support businesses in every sector, with dedicated practices for two where generic IT does not cut it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D1B4E"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mining &amp; Resources — Uptime is production</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Site-to-shore connectivity, OT/SCADA segregation, ruggedised site networks, ROC support, FIFO onboarding and 24/7 monitoring for operations where downtime is measured in tonnes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local Government &amp; Councils — Governance first</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICT governance frameworks, risk registers, security audits and Essential Eight uplift, records compliance, business continuity and free public Wi-Fi across libraries and community facilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="120" w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B2E91"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How to get support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="2D1B4E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We keep support simple. Choose the channel that suits your issue and our team will triage it during business hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Call us: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxycx_dw0ul0vaeeyp-zw1">
+      <w:hyperlink w:history="1" r:id="rIdzawp8lzn-za5ajw9ydz7m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="5B2E91"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">1300 904 635</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> — Best for urgent issues and outages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Email us: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdat-3gqusqdndbgft_yblj">
+      <w:hyperlink w:history="1" r:id="rIdfolzn9qmf8uox8h8ymjxg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="5B2E91"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">support@uitg.com.au</w:t>
+          <w:t xml:space="preserve">hello@uitg.com.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> — Best for requests and non-urgent issues</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support Portal: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdmf8w1kkoiekhlndjysbef">
+        <w:t xml:space="preserve">Website: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId30ht1lnxjlchgdr6ryeul">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="5B2E91"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">uitg.syncromsp.com</w:t>
+          <w:t xml:space="preserve">unicornitgroup.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> — Track tickets and request help online</w:t>
+        <w:t xml:space="preserve"> — Services, plans and enquiries</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Basic SLA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3616,111 +5680,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Book a free 30-minute review and we will show you exactly what Managed Services looks like for your business — no lock-in, no jargon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Call </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4zqhidszsgrbz9kvnw6vt">
+      <w:hyperlink w:history="1" r:id="rIdhcxasgvy3bclrefy0f-az">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">1300 904 635</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="2D1B4E"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or email </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvo5gngczuw6gluvuqhcnu">
+      <w:hyperlink w:history="1" r:id="rId5kf-pxna_lrzifqpca4tq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">hello@uitg.com.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Nunito Sans" w:cs="Nunito Sans" w:eastAsia="Nunito Sans" w:hAnsi="Nunito Sans"/>
           <w:color w:val="6B5B7D"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suite 122, 8 Collingwood St, Osborne Park, WA, 6017</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Suite 703, Level 7, The Trust Building, 155 King St, Sydney, NSW, 2000</w:t>
+        <w:t xml:space="preserve">unicornitgroup.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4119,51 +6169,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="100" w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Baloo 2" w:cs="Baloo 2" w:eastAsia="Baloo 2" w:hAnsi="Baloo 2"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2D1B4E"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo-moczlxpb35jxyjpmmdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:1300904635" TargetMode="External"/><Relationship Id="rIdakzgtatfwyz8doicnocgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@uitg.com.au" TargetMode="External"/><Relationship Id="rIdxycx_dw0ul0vaeeyp-zw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:1300904635" TargetMode="External"/><Relationship Id="rIdat-3gqusqdndbgft_yblj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@uitg.com.au" TargetMode="External"/><Relationship Id="rIdmf8w1kkoiekhlndjysbef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uitg.syncromsp.com" TargetMode="External"/><Relationship Id="rId4zqhidszsgrbz9kvnw6vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:1300904635" TargetMode="External"/><Relationship Id="rIdvo5gngczuw6gluvuqhcnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@uitg.com.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbc4ab0a102c1e9955e9615c5a177d8dcbb37599.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmceilkxnpbfoovqpc8icp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:1300904635" TargetMode="External"/><Relationship Id="rIdsylliyumlfzij6xyqcofi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@uitg.com.au" TargetMode="External"/><Relationship Id="rIdzawp8lzn-za5ajw9ydz7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:1300904635" TargetMode="External"/><Relationship Id="rIdfolzn9qmf8uox8h8ymjxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@uitg.com.au" TargetMode="External"/><Relationship Id="rId30ht1lnxjlchgdr6ryeul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unicornitgroup.com" TargetMode="External"/><Relationship Id="rIdhcxasgvy3bclrefy0f-az" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:1300904635" TargetMode="External"/><Relationship Id="rId5kf-pxna_lrzifqpca4tq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@uitg.com.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2793b5039cabc803f0a60f9f183a1280238fdb35.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 